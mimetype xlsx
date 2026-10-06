--- v0 (2026-09-17)
+++ v1 (2026-10-06)
@@ -134,54 +134,54 @@
   <si>
     <t>30-50 ug/ml</t>
   </si>
   <si>
     <t>LUTEOLIN</t>
   </si>
   <si>
     <t>IC60-75=10 uM</t>
   </si>
   <si>
     <t>POLYPHENOLS</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>SANGUIIN-H-6</t>
   </si>
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
+    <t>230 ug/kg orl rat</t>
+  </si>
+  <si>
     <t>2 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>230 ug/kg orl rat</t>
   </si>
   <si>
     <t>TAXOL</t>
   </si>
   <si>
     <t>TRANS-3,5,4'-TRIHYDROXYSTILBENE</t>
   </si>
   <si>
     <t>UROLITHIN-B</t>
   </si>
   <si>
     <t>VICENIN-2</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>