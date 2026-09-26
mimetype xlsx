--- v0 (2026-09-23)
+++ v1 (2026-09-26)
@@ -137,54 +137,54 @@
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>IC50=118 uM</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>IC50=0.25 uM</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC50=62-148 uM</t>
+  </si>
+  <si>
     <t>IC27=5 mM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=62-148 uM</t>
   </si>
   <si>
     <t>CANNIPRENE</t>
   </si>
   <si>
     <t>IC50=15 uM</t>
   </si>
   <si>
     <t>CASUARININ</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>IC96=5 mM</t>
   </si>
   <si>
     <t>CEPAENE</t>
   </si>
   <si>
     <t>Dorsch, W., Wagner, H. New Antiasthmatic Drugs from Traditional Medicine? Int Arch Allergy Appl Immunol 94: 262-265, 1991.</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
@@ -954,61 +954,61 @@
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24" t="s">
         <v>41</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
       </c>
+      <c r="C25" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>47</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1104,60 +1104,60 @@
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="C40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="C41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>64</v>
       </c>
-      <c r="C42" t="s">
-        <v>13</v>
+      <c r="B42" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>64</v>
       </c>
-      <c r="B43" t="s">
-        <v>65</v>
+      <c r="C43" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>