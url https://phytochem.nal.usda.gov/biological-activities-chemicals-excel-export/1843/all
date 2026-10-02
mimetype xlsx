--- v1 (2026-09-26)
+++ v2 (2026-10-02)
@@ -137,54 +137,54 @@
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>IC50=118 uM</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>BETANIDIN</t>
   </si>
   <si>
     <t>IC50=0.25 uM</t>
   </si>
   <si>
     <t>BETANIN</t>
   </si>
   <si>
     <t>IC50=0.5 uM</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
+    <t>IC27=5 mM</t>
+  </si>
+  <si>
     <t>IC50=62-148 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC27=5 mM</t>
   </si>
   <si>
     <t>CANNIPRENE</t>
   </si>
   <si>
     <t>IC50=15 uM</t>
   </si>
   <si>
     <t>CASUARININ</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>IC96=5 mM</t>
   </si>
   <si>
     <t>CEPAENE</t>
   </si>
   <si>
     <t>Dorsch, W., Wagner, H. New Antiasthmatic Drugs from Traditional Medicine? Int Arch Allergy Appl Immunol 94: 262-265, 1991.</t>
   </si>
   <si>
     <t>CHLOROGENIC-ACID</t>
   </si>
@@ -954,60 +954,60 @@
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24" t="s">
         <v>41</v>
       </c>
+      <c r="C24" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>47</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>