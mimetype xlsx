--- v2 (2026-10-02)
+++ v3 (2026-10-03)
@@ -303,54 +303,54 @@
   <si>
     <t>PHLORETIN</t>
   </si>
   <si>
     <t>IC33=1.25 mM</t>
   </si>
   <si>
     <t>PHLORETIN-GLUCOSIDE</t>
   </si>
   <si>
     <t>IC17=5 mM</t>
   </si>
   <si>
     <t>POLYPHENOLS</t>
   </si>
   <si>
     <t>PROCYANIDIN-D2</t>
   </si>
   <si>
     <t>IC29=1.25 mM</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
+    <t>IC50=0.1-5 uM</t>
+  </si>
+  <si>
     <t>IC11=1.25 mM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.1-5 uM</t>
   </si>
   <si>
     <t>ROSMARINIC-ACID</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>IC75=2.5 mM</t>
   </si>
   <si>
     <t>SCANDENOLIDE</t>
   </si>
   <si>
     <t>IC50=30-60uM</t>
   </si>
   <si>
     <t>SQUALENE</t>
   </si>
   <si>
     <t>Chemical Express, 7: 297, 1992.</t>
   </si>
   <si>
     <t>TANNIN</t>
   </si>
@@ -1283,60 +1283,60 @@
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>93</v>
       </c>
       <c r="B63" t="s">
         <v>94</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>95</v>
       </c>
       <c r="B64" t="s">
         <v>96</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>95</v>
       </c>
       <c r="B65" t="s">
         <v>97</v>
+      </c>
+      <c r="C65" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>99</v>
       </c>
       <c r="B67" t="s">
         <v>100</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>101</v>
       </c>
       <c r="B68" t="s">
         <v>102</v>
       </c>