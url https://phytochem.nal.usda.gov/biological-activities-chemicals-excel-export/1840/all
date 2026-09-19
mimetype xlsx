--- v0 (2025-12-11)
+++ v1 (2026-09-19)
@@ -48,54 +48,54 @@
     <t>3-N-BUTYL-PHTHALIDE</t>
   </si>
   <si>
     <t>ADENOSINE</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALGINATES</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>4-6 mg/day</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
+    <t>7-11 mg/day</t>
+  </si>
+  <si>
     <t>200 mg/kg orl rat</t>
-  </si>
-[...1 lines deleted...]
-    <t>7-11 mg/day</t>
   </si>
   <si>
     <t>AMELLIN</t>
   </si>
   <si>
     <t>ANON. 1948-1976. The Wealth of India raw materials. Publications and Information Directorate, CSIR, New Delhi. 11 volumes.</t>
   </si>
   <si>
     <t>BERGAPTEN</t>
   </si>
   <si>
     <t>BETA-ECDYSONE</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>CHEBULINIC-ACID</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
@@ -768,51 +768,51 @@
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="C32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>