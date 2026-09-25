--- v0 (2026-01-08)
+++ v1 (2026-09-25)
@@ -221,54 +221,54 @@
   <si>
     <t>PEREZONE</t>
   </si>
   <si>
     <t>PHARBITIN</t>
   </si>
   <si>
     <t>QUINIDINE</t>
   </si>
   <si>
     <t>SENNOSIDE</t>
   </si>
   <si>
     <t>-30 mg/man/day</t>
   </si>
   <si>
     <t>SILYMARIN</t>
   </si>
   <si>
     <t>Leung, A. Y. and Foster, S. 1995. Encyclopedia of Common Natural Ingredients 2nd Ed. John Wiley &amp; Sons, New York. 649 pp.</t>
   </si>
   <si>
     <t>SORBITOL</t>
   </si>
   <si>
+    <t>5-15 g/man/day</t>
+  </si>
+  <si>
     <t>20-50 g/day</t>
-  </si>
-[...1 lines deleted...]
-    <t>5-15 g/man/day</t>
   </si>
   <si>
     <t>SULFUR</t>
   </si>
   <si>
     <t>VANILLIC-ACID</t>
   </si>
   <si>
     <t>XYLITOL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -930,62 +930,62 @@
         <v>64</v>
       </c>
       <c r="B44" t="s">
         <v>65</v>
       </c>
       <c r="C44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46" t="s">
         <v>69</v>
       </c>
       <c r="C46" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47" t="s">
         <v>70</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>