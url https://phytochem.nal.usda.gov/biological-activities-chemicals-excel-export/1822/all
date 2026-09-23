--- v0 (2026-09-18)
+++ v1 (2026-09-23)
@@ -286,57 +286,57 @@
   <si>
     <t>SPILANTHOL</t>
   </si>
   <si>
     <t>SQUAMOCIN</t>
   </si>
   <si>
     <t>Rupprect, J. K., Hui, Y. H., and McLaughlin, J. L., Annonaceous acetogenins: a review, J. Nat. Prod, 53(2), 1990, 237-238.</t>
   </si>
   <si>
     <t>SURANGIN-B</t>
   </si>
   <si>
     <t>0.05 u/ml</t>
   </si>
   <si>
     <t>Wagner &amp; Wolff, eds. 1977. New Natural Products (RS164. I56. 176)</t>
   </si>
   <si>
     <t>TERPINEOL</t>
   </si>
   <si>
     <t>THYMOL</t>
   </si>
   <si>
+    <t>10 ppm</t>
+  </si>
+  <si>
     <t>58 ppm</t>
   </si>
   <si>
     <t>LC50=36-49 mg/l</t>
-  </si>
-[...1 lines deleted...]
-    <t>10 ppm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1103,68 +1103,68 @@
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57" t="s">
         <v>86</v>
       </c>
       <c r="C57" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59" t="s">
         <v>90</v>
       </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>