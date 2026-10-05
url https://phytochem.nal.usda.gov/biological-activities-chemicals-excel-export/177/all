--- v0 (2026-09-17)
+++ v1 (2026-10-05)
@@ -140,60 +140,60 @@
   <si>
     <t>MATRINE</t>
   </si>
   <si>
     <t>OPC</t>
   </si>
   <si>
     <t>OPCS</t>
   </si>
   <si>
     <t>PAEONONE</t>
   </si>
   <si>
     <t>PROCYANIDINS</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>Meli, R., Autore, G., Di Carlo, G., Capasso, F. Inhibitory Action of Quercetin on Intestinal Transit in Mice. Phytotherapy Research 4(5): 201, 1990.</t>
   </si>
   <si>
     <t>ROSMARINIC-ACID</t>
   </si>
   <si>
+    <t>ID50=1 mg/kg ivn rat</t>
+  </si>
+  <si>
+    <t>ID50=10 mg/kg ims rat</t>
+  </si>
+  <si>
     <t>1-100 mg/kg orl</t>
   </si>
   <si>
     <t>Int. J. Immunopharmacology. Vol 10: 729, 1988.</t>
-  </si>
-[...4 lines deleted...]
-    <t>ID50=10 mg/kg ims rat</t>
   </si>
   <si>
     <t>TYLOPHORINE</t>
   </si>
   <si>
     <t>Werbach &amp; Murray, 1994.</t>
   </si>
   <si>
     <t>VASICINONE</t>
   </si>
   <si>
     <t>Wealth of India.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +741,67 @@
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="C31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>42</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="C35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>