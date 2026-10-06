--- v0 (2026-09-25)
+++ v1 (2026-10-06)
@@ -45,57 +45,57 @@
     <t>Reference</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>GINSENOSIDE-RB-1</t>
   </si>
   <si>
     <t>Duke, J. A. Writeups or information summaries on approximately 2,000 economic plants, USDA, ARS, Beltsville, MD 20705.</t>
   </si>
   <si>
     <t>GLABRIDIN</t>
   </si>
   <si>
     <t>HUPERZINE-A</t>
   </si>
   <si>
+    <t>0.14-0.4 mg/kg iga mus</t>
+  </si>
+  <si>
     <t>0.25 mg/kg orl rat 8 day</t>
   </si>
   <si>
     <t>0.1-0.125 mg/kg ipr mus</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.14-0.4 mg/kg iga mus</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>