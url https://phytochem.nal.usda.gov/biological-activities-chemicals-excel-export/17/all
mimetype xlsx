--- v0 (2026-09-13)
+++ v1 (2026-09-14)
@@ -951,58 +951,58 @@
       </c>
       <c r="C33" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35" t="s">
         <v>48</v>
       </c>
       <c r="C35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>50</v>
       </c>
+      <c r="C36" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>56</v>
       </c>
@@ -1164,57 +1164,57 @@
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>93</v>
       </c>
+      <c r="C72" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>94</v>
       </c>
       <c r="C74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>98</v>
       </c>
     </row>