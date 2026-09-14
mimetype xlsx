--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -1213,57 +1213,57 @@
         <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>99</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>101</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>101</v>
+      </c>
+      <c r="B81" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>107</v>