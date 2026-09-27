--- v2 (2026-09-14)
+++ v3 (2026-09-27)
@@ -1108,58 +1108,58 @@
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>82</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>82</v>
       </c>
+      <c r="B63" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>84</v>
       </c>
       <c r="C64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:3">
@@ -1213,57 +1213,57 @@
         <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>99</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>101</v>
       </c>
+      <c r="B80" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>107</v>