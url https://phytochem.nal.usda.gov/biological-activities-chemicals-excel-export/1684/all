--- v0 (2026-09-20)
+++ v1 (2026-09-21)
@@ -580,57 +580,57 @@
   <si>
     <t>TECOSTANINE</t>
   </si>
   <si>
     <t>TETRAHYDROALSTONINE</t>
   </si>
   <si>
     <t>THEOPHYLLINE</t>
   </si>
   <si>
     <t>TOCOPHEROL</t>
   </si>
   <si>
     <t>600 IU/man/day</t>
   </si>
   <si>
     <t>TORMENTIC-ACID</t>
   </si>
   <si>
     <t>10 ppm</t>
   </si>
   <si>
     <t>TRIGONELLINE</t>
   </si>
   <si>
+    <t>50 mg/kg orl rat</t>
+  </si>
+  <si>
     <t>500-3,000 mg/man/day</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
-  </si>
-[...1 lines deleted...]
-    <t>50 mg/kg orl rat</t>
   </si>
   <si>
     <t>TRYPTOPHAN</t>
   </si>
   <si>
     <t>URSOLIC-ACID</t>
   </si>
   <si>
     <t>VANADIUM</t>
   </si>
   <si>
     <t>VINDOLINE</t>
   </si>
   <si>
     <t>VINDOLININE</t>
   </si>
   <si>
     <t>VINIROSIDINE</t>
   </si>
   <si>
     <t>VITAMIN-B</t>
   </si>
   <si>
     <t>VITAMIN-B3</t>
   </si>
@@ -1946,62 +1946,62 @@
         <v>183</v>
       </c>
       <c r="B130" t="s">
         <v>184</v>
       </c>
       <c r="C130" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
         <v>185</v>
       </c>
       <c r="B131" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>187</v>
       </c>
       <c r="B132" t="s">
         <v>188</v>
       </c>
       <c r="C132" t="s">
-        <v>189</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>187</v>
       </c>
       <c r="B133" t="s">
+        <v>189</v>
+      </c>
+      <c r="C133" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
         <v>191</v>
       </c>
       <c r="C134" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
         <v>192</v>
       </c>
       <c r="C135" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
         <v>193</v>
       </c>
       <c r="C136" t="s">
         <v>33</v>
       </c>