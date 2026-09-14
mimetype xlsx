--- v0 (2026-09-14)
+++ v1 (2026-09-14)
@@ -57,65 +57,65 @@
     <t>2-VINYL-4H-1,3-DITHIIN</t>
   </si>
   <si>
     <t>IC37-72=144 ug/ml</t>
   </si>
   <si>
     <t>Atherogenesis 94:79-85. 1992.</t>
   </si>
   <si>
     <t>24-METHYLENE-CYCLOARTANOL</t>
   </si>
   <si>
     <t>3-N-BUTYL-PHTHALIDE</t>
   </si>
   <si>
     <t>ADENOSINE</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
+    <t>IC50=9 uM</t>
+  </si>
+  <si>
     <t>IC37-72=234 ug/ml</t>
   </si>
   <si>
-    <t>IC50=9 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLICIN</t>
   </si>
   <si>
+    <t>0.05-0.1 mg/kg orl hmn</t>
+  </si>
+  <si>
     <t>IC37-72=162 ug/ml</t>
   </si>
   <si>
-    <t>0.05-0.1 mg/kg orl hmn</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>300-1,000 mg/day</t>
   </si>
   <si>
     <t>Davies, S., and Stewart, A. 1990. Nutritional Medicine. Avon Books, New York. 509pp.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>Ivorra, M.D., Paya, M., and Villar, A. 1989. A Review of Natural Products and Plants as Potential Antidiabetic Drugs. Journal of Ethnopharmacology, 27: 243-275, 1989.</t>
   </si>
   <si>
     <t>BERBERINE</t>
@@ -154,62 +154,62 @@
     <t>500 mg/day</t>
   </si>
   <si>
     <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>CAMPESTEROL</t>
   </si>
   <si>
     <t>Duke, J. A. Writeups or information summaries on approximately 2,000 economic plants, USDA, ARS, Beltsville, MD 20705.</t>
   </si>
   <si>
     <t>CARNITINE</t>
   </si>
   <si>
     <t>1,500 ug/day</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>Choi, J.S., Yokozawa,* T., and Oura, H. Antihyperlipidemic Effect Of Flavonoids From Prunus davidiana. Journal of Natural Products, 54(1): 218-224, 1991.</t>
   </si>
   <si>
     <t>CHROMIUM</t>
+  </si>
+  <si>
+    <t>20 ug/day</t>
   </si>
   <si>
     <t>200-1,000 ug</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
   </si>
   <si>
-    <t>20 ug/day</t>
-[...1 lines deleted...]
-  <si>
     <t>COPPER</t>
   </si>
   <si>
     <t>COUMESTROL</t>
   </si>
   <si>
     <t>ED50=0.4 mg/kg</t>
   </si>
   <si>
     <t>CROCETIN</t>
   </si>
   <si>
     <t>Fitoterapia No.5-1986.</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>0.15% diet 7 wks</t>
   </si>
   <si>
     <t>CYCLOARTENOL</t>
   </si>
   <si>
     <t>CYNARIN</t>
@@ -433,54 +433,54 @@
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>Leung, A. Y. and Foster, S. 1995. Encyclopedia of Common Natural Ingredients 2nd Ed. John Wiley &amp; Sons, New York. 649 pp.</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>RUSCOSIDE-A</t>
   </si>
   <si>
     <t>RUSCOSIDE-B</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>S-ALLYL-CYSTEINE-SULFOXIDE</t>
   </si>
   <si>
     <t>S-ALLYL-L-CYSTEINE</t>
   </si>
   <si>
+    <t>IC50=110 uM/l</t>
+  </si>
+  <si>
     <t>ED9-30=14-405 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=110 uM/l</t>
   </si>
   <si>
     <t>S-METHYL-L-CYSTEINE-SULFOXIDE</t>
   </si>
   <si>
     <t>200-400 mg/kg</t>
   </si>
   <si>
     <t>SAIKOSAPONIN</t>
   </si>
   <si>
     <t>SCOPARONE</t>
   </si>
   <si>
     <t>Wright,C.W.(Ed)2002.Medicinal&amp;Aromatic Plants-Industrial Profiles.Artemisia.344pp.Maffei,M.(Ed)2002.Vetiveria.The Genus Vetiveria.Taylor&amp;Francis.NY,NY.191pp.Southwell,I.,Lowe,R.(Eds)1999.Tea Tree.The Genus Melaleuca.Harwood Acad.Pub.Amsterdam,Netherlands.</t>
   </si>
   <si>
     <t>SCORDININ</t>
   </si>
   <si>
     <t>40 mg/kg</t>
   </si>
   <si>
     <t>SESAMIN</t>
   </si>
@@ -934,90 +934,90 @@
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
@@ -1104,62 +1104,62 @@
         <v>42</v>
       </c>
       <c r="B27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>47</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="C31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>