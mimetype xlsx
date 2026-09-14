--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -57,54 +57,54 @@
     <t>2-VINYL-4H-1,3-DITHIIN</t>
   </si>
   <si>
     <t>IC37-72=144 ug/ml</t>
   </si>
   <si>
     <t>Atherogenesis 94:79-85. 1992.</t>
   </si>
   <si>
     <t>24-METHYLENE-CYCLOARTANOL</t>
   </si>
   <si>
     <t>3-N-BUTYL-PHTHALIDE</t>
   </si>
   <si>
     <t>ADENOSINE</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>AJOENE</t>
   </si>
   <si>
+    <t>IC37-72=234 ug/ml</t>
+  </si>
+  <si>
     <t>IC50=9 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC37-72=234 ug/ml</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>0.05-0.1 mg/kg orl hmn</t>
   </si>
   <si>
     <t>IC37-72=162 ug/ml</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>300-1,000 mg/day</t>
   </si>
   <si>
     <t>Davies, S., and Stewart, A. 1990. Nutritional Medicine. Avon Books, New York. 509pp.</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
@@ -934,68 +934,68 @@
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3">