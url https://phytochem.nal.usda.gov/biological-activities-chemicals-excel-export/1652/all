--- v0 (2026-09-27)
+++ v1 (2026-10-06)
@@ -62,60 +62,60 @@
   <si>
     <t>3,O-DIGALLOYL-4,5-DIGALLOYLQUINIC-ACID</t>
   </si>
   <si>
     <t>Economic &amp; Medicinal Plant Research, 5: 224.</t>
   </si>
   <si>
     <t>ALSTONINE-HCL</t>
   </si>
   <si>
     <t>IC50=50-150 ug/ml</t>
   </si>
   <si>
     <t>Garcia, J., Morin,* C., Nyasse, B., Sondengam, B-L., Tchouankeu, J-C., and Tsamo, E. Complete Structural Assignments Of An Ergosterol Derivative From Entandrophragma utile. Journal of Natural Products, 54(1): 136-142, 1991.</t>
   </si>
   <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>IC69=0.27 uM</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
+    <t>IC50=</t>
+  </si>
+  <si>
+    <t>Nakane, H., Fukushima, M., and Ono*, K. Differential Inhibition Of Reverse Transcriptase And Various DNA Polymerases By Digallic Acid And Its Derivatives. Journal of Natural Products, 53(5): 1234-1240, 1990.</t>
+  </si>
+  <si>
     <t>2 ug/ml</t>
   </si>
   <si>
     <t>Economic &amp; Medicinal Plant Research, 5: 225.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nakane, H., Fukushima, M., and Ono*, K. Differential Inhibition Of Reverse Transcriptase And Various DNA Polymerases By Digallic Acid And Its Derivatives. Journal of Natural Products, 53(5): 1234-1240, 1990.</t>
   </si>
   <si>
     <t>BERBERINE-CHLORIDE</t>
   </si>
   <si>
     <t>COLUMBAMINE-CHLORIDE</t>
   </si>
   <si>
     <t>COLUMBAMINE-IODIDE</t>
   </si>
   <si>
     <t>DIGALLIC-ACID</t>
   </si>
   <si>
     <t>IC90=0.5 ug/ml</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>ELLIPTICINE</t>
   </si>
   <si>
     <t>FAGARONINE</t>
   </si>
@@ -797,65 +797,65 @@
       <c r="C28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C32" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>