--- v0 (2026-02-02)
+++ v1 (2026-08-30)
@@ -1630,65 +1630,65 @@
         <v>129</v>
       </c>
       <c r="B84" t="s">
         <v>130</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>131</v>
       </c>
       <c r="B85" t="s">
         <v>132</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>133</v>
       </c>
       <c r="B86" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>133</v>
       </c>
       <c r="B87" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C87" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>135</v>
       </c>
       <c r="B88" t="s">
         <v>136</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>137</v>
       </c>
       <c r="B89" t="s">
         <v>138</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">