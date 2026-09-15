--- v1 (2026-08-30)
+++ v2 (2026-09-15)
@@ -1630,65 +1630,65 @@
         <v>129</v>
       </c>
       <c r="B84" t="s">
         <v>130</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>131</v>
       </c>
       <c r="B85" t="s">
         <v>132</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>133</v>
       </c>
       <c r="B86" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C86" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>133</v>
       </c>
       <c r="B87" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>135</v>
       </c>
       <c r="B88" t="s">
         <v>136</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>137</v>
       </c>
       <c r="B89" t="s">
         <v>138</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:3">
@@ -1739,65 +1739,65 @@
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>147</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>148</v>
       </c>
       <c r="B96" t="s">
         <v>145</v>
       </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>149</v>
       </c>
       <c r="B97" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>149</v>
       </c>
       <c r="B98" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C98" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>151</v>
       </c>
       <c r="B99" t="s">
         <v>152</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>153</v>
       </c>
       <c r="B100" t="s">
         <v>154</v>
       </c>
       <c r="C100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:3">