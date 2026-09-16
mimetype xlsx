--- v2 (2026-09-15)
+++ v3 (2026-09-16)
@@ -152,54 +152,54 @@
   <si>
     <t>ASPERULOSIDE</t>
   </si>
   <si>
     <t>AZETIDINE-2-CARBOXYLIC-ACID</t>
   </si>
   <si>
     <t>BALFOURODINIUM</t>
   </si>
   <si>
     <t>BENZOXAZOLINONE</t>
   </si>
   <si>
     <t>BENZYL-ISOTHIOCYANATE</t>
   </si>
   <si>
     <t>BETA-PINENE</t>
   </si>
   <si>
     <t>BOA</t>
   </si>
   <si>
     <t>BORNEOL</t>
   </si>
   <si>
+    <t>IC50=470 uM</t>
+  </si>
+  <si>
     <t>IC50=470 mM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=470 uM</t>
   </si>
   <si>
     <t>CAFFEINE</t>
   </si>
   <si>
     <t>CALEIN-A</t>
   </si>
   <si>
     <t>IC25=50 uM</t>
   </si>
   <si>
     <t>CAMPHOR</t>
   </si>
   <si>
     <t>IC50=3.3-180 mM</t>
   </si>
   <si>
     <t>CANAVANINE</t>
   </si>
   <si>
     <t>CARBOXYATRACTYLOSIDE</t>
   </si>
   <si>
     <t>CASTANOSPERMINE</t>
   </si>
@@ -1132,62 +1132,62 @@
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="C27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="C28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32" t="s">
         <v>50</v>
       </c>
       <c r="C32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
         <v>52</v>
       </c>
@@ -1739,65 +1739,65 @@
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>147</v>
       </c>
       <c r="C95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>148</v>
       </c>
       <c r="B96" t="s">
         <v>145</v>
       </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>149</v>
       </c>
       <c r="B97" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C97" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>149</v>
       </c>
       <c r="B98" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>151</v>
       </c>
       <c r="B99" t="s">
         <v>152</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>153</v>
       </c>
       <c r="B100" t="s">
         <v>154</v>
       </c>
       <c r="C100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:3">