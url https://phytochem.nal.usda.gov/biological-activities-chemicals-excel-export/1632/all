--- v0 (2026-09-26)
+++ v1 (2026-10-01)
@@ -301,54 +301,54 @@
   <si>
     <t>CHONDROCURINE</t>
   </si>
   <si>
     <t>10 mg/kg</t>
   </si>
   <si>
     <t>CHRYSIN</t>
   </si>
   <si>
     <t>IC50=8.19 uM</t>
   </si>
   <si>
     <t>IC50=2.08 ppm</t>
   </si>
   <si>
     <t>CINNAMOYLHISTAMINE</t>
   </si>
   <si>
     <t>COLCHICINE</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>30 mg/kg/day</t>
+  </si>
+  <si>
     <t>30 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>30 mg/kg/day</t>
   </si>
   <si>
     <t>CYCLEANINE</t>
   </si>
   <si>
     <t>CYNARIN</t>
   </si>
   <si>
     <t>100 mg/kg</t>
   </si>
   <si>
     <t>DEOXYGOMOSIN-A</t>
   </si>
   <si>
     <t>DESOXYPODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>Advance in Chinese Medicinal Materials Research. 1985. Eds. H. M. Chang, H. W. Yeung, W. -W. Tso and A. Koo. World Scientific Publishing Co., Philadelphia Pa., page 207.</t>
   </si>
   <si>
     <t>DI-P-COUMAROYL-METHANE</t>
   </si>
   <si>
     <t>Leung, A. Y. and Foster, S. 1995. Encyclopedia of Common Natural Ingredients 2nd Ed. John Wiley &amp; Sons, New York. 649 pp.</t>
   </si>