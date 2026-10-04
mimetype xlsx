--- v1 (2026-10-01)
+++ v2 (2026-10-04)
@@ -178,56 +178,56 @@
     <t>Fitoterapia No.5-1986.</t>
   </si>
   <si>
     <t>AMAROGENTIN</t>
   </si>
   <si>
     <t>AMERICANIN</t>
   </si>
   <si>
     <t>Hutchings, A, Scott, AH, Lewis, G, and Cunningham, A. 1996. Zulu
 Medicinal Plants. An inventory. University of Natal Press, Pietermaritzburg. 450 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>3-12 mg/kg orl rat</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
+    <t>0.34 ppm</t>
+  </si>
+  <si>
     <t>IC50=1.83 uM</t>
   </si>
   <si>
-    <t>0.34 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>ARACHIDONIC-ACID</t>
   </si>
   <si>
     <t>ARCAPILLIN</t>
   </si>
   <si>
     <t>Chemical Constituents of Oriental Herbs (3 diff. books)</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE</t>
   </si>
   <si>
     <t>Blaschek, W., Hansel, R., Keller, K., Reichling, J., Rimpler, H., and Schneider, G. eds. 1998. Hager's Handbuch der Pharmazeutischen Praxis, Auflage Band 2 (A-K), 909 pp., (L-Z), 858 pp. Springer-Verlag, Berlin.</t>
   </si>
   <si>
     <t>ATRACTYLON</t>
   </si>
   <si>
     <t>AUCUBIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>BELLIDIFOLIN</t>
@@ -301,54 +301,54 @@
   <si>
     <t>CHONDROCURINE</t>
   </si>
   <si>
     <t>10 mg/kg</t>
   </si>
   <si>
     <t>CHRYSIN</t>
   </si>
   <si>
     <t>IC50=8.19 uM</t>
   </si>
   <si>
     <t>IC50=2.08 ppm</t>
   </si>
   <si>
     <t>CINNAMOYLHISTAMINE</t>
   </si>
   <si>
     <t>COLCHICINE</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>30 ppm</t>
+  </si>
+  <si>
     <t>30 mg/kg/day</t>
-  </si>
-[...1 lines deleted...]
-    <t>30 ppm</t>
   </si>
   <si>
     <t>CYCLEANINE</t>
   </si>
   <si>
     <t>CYNARIN</t>
   </si>
   <si>
     <t>100 mg/kg</t>
   </si>
   <si>
     <t>DEOXYGOMOSIN-A</t>
   </si>
   <si>
     <t>DESOXYPODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>Advance in Chinese Medicinal Materials Research. 1985. Eds. H. M. Chang, H. W. Yeung, W. -W. Tso and A. Koo. World Scientific Publishing Co., Philadelphia Pa., page 207.</t>
   </si>
   <si>
     <t>DI-P-COUMAROYL-METHANE</t>
   </si>
   <si>
     <t>Leung, A. Y. and Foster, S. 1995. Encyclopedia of Common Natural Ingredients 2nd Ed. John Wiley &amp; Sons, New York. 649 pp.</t>
   </si>