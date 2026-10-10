--- v2 (2026-10-04)
+++ v3 (2026-10-10)
@@ -178,54 +178,54 @@
     <t>Fitoterapia No.5-1986.</t>
   </si>
   <si>
     <t>AMAROGENTIN</t>
   </si>
   <si>
     <t>AMERICANIN</t>
   </si>
   <si>
     <t>Hutchings, A, Scott, AH, Lewis, G, and Cunningham, A. 1996. Zulu
 Medicinal Plants. An inventory. University of Natal Press, Pietermaritzburg. 450 pp.</t>
   </si>
   <si>
     <t>ANDROGRAPHOLIDE</t>
   </si>
   <si>
     <t>3-12 mg/kg orl rat</t>
   </si>
   <si>
     <t>ANDROGRAPHOSIDE</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
+    <t>IC50=1.83 uM</t>
+  </si>
+  <si>
     <t>0.34 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=1.83 uM</t>
   </si>
   <si>
     <t>ARACHIDONIC-ACID</t>
   </si>
   <si>
     <t>ARCAPILLIN</t>
   </si>
   <si>
     <t>Chemical Constituents of Oriental Herbs (3 diff. books)</t>
   </si>
   <si>
     <t>ATRACTYLENOLIDE</t>
   </si>
   <si>
     <t>Blaschek, W., Hansel, R., Keller, K., Reichling, J., Rimpler, H., and Schneider, G. eds. 1998. Hager's Handbuch der Pharmazeutischen Praxis, Auflage Band 2 (A-K), 909 pp., (L-Z), 858 pp. Springer-Verlag, Berlin.</t>
   </si>
   <si>
     <t>ATRACTYLON</t>
   </si>
   <si>
     <t>AUCUBIN</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
@@ -2221,59 +2221,59 @@
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
         <v>211</v>
       </c>
       <c r="C164" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
         <v>213</v>
       </c>
       <c r="B166" t="s">
-        <v>214</v>
+        <v>88</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
         <v>213</v>
       </c>
       <c r="B167" t="s">
-        <v>88</v>
+        <v>214</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>218</v>
       </c>
       <c r="B171" t="s">
         <v>219</v>
       </c>
     </row>