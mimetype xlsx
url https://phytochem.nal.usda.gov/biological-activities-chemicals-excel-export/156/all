--- v0 (2026-09-16)
+++ v1 (2026-09-16)
@@ -2649,62 +2649,62 @@
       <c r="C182" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>268</v>
       </c>
       <c r="C183" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>269</v>
       </c>
       <c r="B184" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>271</v>
       </c>
       <c r="B185" t="s">
-        <v>224</v>
+        <v>272</v>
+      </c>
+      <c r="C185" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>271</v>
       </c>
       <c r="B186" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>224</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>273</v>
       </c>
       <c r="C187" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>275</v>
       </c>
       <c r="B188" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>275</v>
       </c>
       <c r="B189" t="s">
         <v>277</v>
       </c>