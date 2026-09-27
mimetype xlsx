--- v1 (2026-09-16)
+++ v2 (2026-09-27)
@@ -844,54 +844,54 @@
   <si>
     <t>PUERARIN</t>
   </si>
   <si>
     <t>PYRIDOXINE</t>
   </si>
   <si>
     <t>40 mg/day</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>IC50=55 uM</t>
   </si>
   <si>
     <t>RAUBASINE</t>
   </si>
   <si>
     <t>Merck 11th Edition</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
+    <t>IC50=0.016-232 uM/L</t>
+  </si>
+  <si>
     <t>IC50=100 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=0.016-232 uM/L</t>
   </si>
   <si>
     <t>RHYNCHOPHYLLINE</t>
   </si>
   <si>
     <t>ROSMARINIC-ACID</t>
   </si>
   <si>
     <t>RUTIN</t>
   </si>
   <si>
     <t>ED50=33 nmol/kg iv</t>
   </si>
   <si>
     <t>RUTOSIDE</t>
   </si>
   <si>
     <t>SAFROLE</t>
   </si>
   <si>
     <t>IC50=110 uM</t>
   </si>
   <si>
     <t>SAIKOSAPONIN-A</t>
   </si>
@@ -2649,62 +2649,62 @@
       <c r="C182" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>268</v>
       </c>
       <c r="C183" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>269</v>
       </c>
       <c r="B184" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
         <v>271</v>
       </c>
       <c r="B185" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>224</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
         <v>271</v>
       </c>
       <c r="B186" t="s">
-        <v>224</v>
+        <v>272</v>
+      </c>
+      <c r="C186" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
         <v>273</v>
       </c>
       <c r="C187" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
         <v>275</v>
       </c>
       <c r="B188" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>275</v>
       </c>
       <c r="B189" t="s">
         <v>277</v>
       </c>
@@ -2908,51 +2908,51 @@
       <c r="A220" t="s">
         <v>318</v>
       </c>
       <c r="C220" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>319</v>
       </c>
       <c r="C221" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>321</v>
       </c>
       <c r="B223" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="A22" r:id="rId_hyperlink_21"/>