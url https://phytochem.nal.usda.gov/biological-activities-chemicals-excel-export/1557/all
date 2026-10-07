--- v0 (2026-10-04)
+++ v1 (2026-10-07)
@@ -452,60 +452,60 @@
   <si>
     <t>Hansel, R., Keller, K., Rimpler, H., and Schneider, G. eds. 1992. Hager's Handbuch der Pharmazeutischen Praxis, Drogen (A-D), 1209 pp., 1993 (E-O), 970 pp., 1994 (P-Z), 1196 pp. Springer-Verlag, Berlin.</t>
   </si>
   <si>
     <t>ACTINIDINE</t>
   </si>
   <si>
     <t>AESCIN</t>
   </si>
   <si>
     <t>AESCULETIN</t>
   </si>
   <si>
     <t>AFRORMOSIN</t>
   </si>
   <si>
     <t>AFRORMOSINE-7-O-BETA-GALACTOSIDE</t>
   </si>
   <si>
     <t>Neuwinger, H. D. 1996. African Ethnobotany - Poisons and Drugs. Chapman &amp; Hall, New York. 941 pp.</t>
   </si>
   <si>
     <t>AGLAFOLIN</t>
   </si>
   <si>
+    <t>EC50=0.05 ug/ml</t>
+  </si>
+  <si>
+    <t>Engelmeier, D., Hadacek, F., Pacher, T., Vajrodaya, S., and Greger, H. 2000. Cyclopenta[b]benzofurans from Aglaia Species with Pronounced Antifungal Activity against Rice Blast Fungus (Pyricularia grisea). J. Agric. Food Chem., 48(4): 1400-1404.</t>
+  </si>
+  <si>
     <t>EC90=8-171 ug/ml</t>
   </si>
   <si>
-    <t>Engelmeier, D., Hadacek, F., Pacher, T., Vajrodaya, S., and Greger, H. 2000. Cyclopenta[b]benzofurans from Aglaia Species with Pronounced Antifungal Activity against Rice Blast Fungus (Pyricularia grisea). J. Agric. Food Chem., 48(4): 1400-1404.</t>
-[...1 lines deleted...]
-  <si>
     <t>MIC=3-200 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>EC50=0.05 ug/ml</t>
   </si>
   <si>
     <t>AGLALACTONE</t>
   </si>
   <si>
     <t>EC50=&gt;200 ug/ml</t>
   </si>
   <si>
     <t>EC90=&gt;200 ug/ml</t>
   </si>
   <si>
     <t>MIC=&gt;200 ug/ml</t>
   </si>
   <si>
     <t>AGLAROXIN-A</t>
   </si>
   <si>
     <t>EC50=1.4 ug/ml</t>
   </si>
   <si>
     <t>AGROPYRENE</t>
   </si>
   <si>
     <t>MIC=50-&gt;200 ug/ml</t>
   </si>
@@ -981,54 +981,54 @@
   <si>
     <t>CONIFERYL-ALCOHOL</t>
   </si>
   <si>
     <t>ED50=125 ug/ml</t>
   </si>
   <si>
     <t>CONIFERYL-ALDEHYDE</t>
   </si>
   <si>
     <t>ED50=90 ug/ml</t>
   </si>
   <si>
     <t>CONVALLAMAROSIDE</t>
   </si>
   <si>
     <t>COTONEFURAN</t>
   </si>
   <si>
     <t>COUMARIN</t>
   </si>
   <si>
     <t>COUMESTROL</t>
   </si>
   <si>
+    <t>IC3-4=100 uM</t>
+  </si>
+  <si>
     <t>EC50=&gt;100</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC3-4=100 uM</t>
   </si>
   <si>
     <t>CRISTACARPIN</t>
   </si>
   <si>
     <t>CRYPTOPLEURINE</t>
   </si>
   <si>
     <t>CUMINALDEHYDE</t>
   </si>
   <si>
     <t>Singh*, G., Upadhyay, R.K. 1990. Fungitoxic Activity of Cumaldehyde, Main Constituent of the Cuminum cyminum Oil. Fitoterapia 62(1): 86, 1991.</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>CYCLOKIEVITONE</t>
   </si>
   <si>
     <t>CYCLOSTACHINE-A</t>
   </si>
   <si>
     <t>CYNAROPICRIN</t>
   </si>
@@ -1822,56 +1822,56 @@
   <si>
     <t>PIMPINELLIN</t>
   </si>
   <si>
     <t>PINENE</t>
   </si>
   <si>
     <t>PINNATIN</t>
   </si>
   <si>
     <t>12.5 ug/ml</t>
   </si>
   <si>
     <t>PINOCEMBRIN</t>
   </si>
   <si>
     <t>PINOSTROBIN</t>
   </si>
   <si>
     <t>PINOSYLVIN</t>
   </si>
   <si>
     <t>PISATIN</t>
   </si>
   <si>
+    <t>ED50=100 ug/ml</t>
+  </si>
+  <si>
     <t>IC20-50=100 uM</t>
   </si>
   <si>
-    <t>ED50=100 ug/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>PISIFERIC-ACID</t>
   </si>
   <si>
     <t>PLUMBAGIN</t>
   </si>
   <si>
     <t>PLUMERICIN</t>
   </si>
   <si>
     <t>PLUMERICINE</t>
   </si>
   <si>
     <t>PODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>POGOSTONE</t>
   </si>
   <si>
     <t>PONGAGLABROL-METHYLETHER</t>
   </si>
   <si>
     <t>PROPIONIC-ACID</t>
   </si>
   <si>
     <t>2,500-36,000</t>
@@ -1933,57 +1933,57 @@
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>RAPHANIN</t>
   </si>
   <si>
     <t>RESORCINOL</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
     <t>RETICULINE</t>
   </si>
   <si>
     <t>RHEIN</t>
   </si>
   <si>
     <t>RISHITIN</t>
   </si>
   <si>
     <t>ROCAGLAMIDE</t>
   </si>
   <si>
+    <t>EC50=0.9-&gt;200 ug/ml</t>
+  </si>
+  <si>
+    <t>EC90=14-&gt;200 ug/ml</t>
+  </si>
+  <si>
     <t>MIC=25-&gt;200 ug/ml</t>
-  </si>
-[...4 lines deleted...]
-    <t>EC90=14-&gt;200 ug/ml</t>
   </si>
   <si>
     <t>ROCAGLAOL</t>
   </si>
   <si>
     <t>EC50=0.01 ug/ml</t>
   </si>
   <si>
     <t>EC90=0.3-24 ug/ml</t>
   </si>
   <si>
     <t>MIC=1.6 ug/ml</t>
   </si>
   <si>
     <t>RUBIJERVINE</t>
   </si>
   <si>
     <t>RUGOSAL-A</t>
   </si>
   <si>
     <t>RUGOSANINE</t>
   </si>
   <si>
     <t>SAKURANETIN</t>
   </si>
@@ -5054,60 +5054,60 @@
       </c>
       <c r="B330" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
         <v>427</v>
       </c>
       <c r="B331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
         <v>428</v>
       </c>
       <c r="B332" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
         <v>430</v>
       </c>
-      <c r="B333" t="s">
-        <v>9</v>
+      <c r="C333" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
         <v>430</v>
       </c>
-      <c r="C334" t="s">
-        <v>59</v>
+      <c r="B334" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
         <v>431</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
         <v>432</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>433</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
@@ -5641,59 +5641,59 @@
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
         <v>521</v>
       </c>
       <c r="B411" t="s">
         <v>228</v>
       </c>
       <c r="C411" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>522</v>
       </c>
       <c r="C412" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>524</v>
       </c>
       <c r="B413" t="s">
-        <v>525</v>
+        <v>65</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>524</v>
       </c>
       <c r="B414" t="s">
-        <v>65</v>
+        <v>525</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
         <v>526</v>
       </c>
       <c r="C415" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>529</v>
       </c>
       <c r="C418" t="s">
@@ -6687,73 +6687,73 @@
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
         <v>691</v>
       </c>
       <c r="C553" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
         <v>693</v>
       </c>
       <c r="B555" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C555" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
         <v>693</v>
       </c>
       <c r="B556" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C556" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
         <v>693</v>
       </c>
       <c r="B557" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C557" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
         <v>694</v>
       </c>
       <c r="B558" t="s">
         <v>151</v>
       </c>
       <c r="C558" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
         <v>694</v>
       </c>
       <c r="B559" t="s">
         <v>152</v>
       </c>
       <c r="C559" t="s">
         <v>147</v>
@@ -6914,57 +6914,57 @@
     <row r="582" spans="1:3">
       <c r="A582" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
         <v>720</v>
       </c>
       <c r="C583" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
         <v>721</v>
       </c>
       <c r="B584" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
         <v>722</v>
       </c>
-      <c r="B585" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
         <v>722</v>
+      </c>
+      <c r="B586" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
         <v>727</v>
       </c>
       <c r="B590" t="s">
         <v>728</v>
       </c>
       <c r="C590" t="s">