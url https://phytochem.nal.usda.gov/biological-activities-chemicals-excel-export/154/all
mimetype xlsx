--- v1 (2026-01-08)
+++ v2 (2026-09-13)
@@ -53,105 +53,105 @@
   <si>
     <t>IC50=2.06 ppm</t>
   </si>
   <si>
     <t>ALIZARIN-3-METHYLIMINO-DIACETIC-ACID</t>
   </si>
   <si>
     <t>IC50=140 uM</t>
   </si>
   <si>
     <t>54 ppm</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
     <t>IC50=1.83 uM</t>
   </si>
   <si>
     <t>0.34 ppm</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC50=2.57 ppm</t>
+  </si>
+  <si>
     <t>IC50=9.52 uM</t>
   </si>
   <si>
-    <t>IC50=2.57 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>IC50=103 uM</t>
   </si>
   <si>
     <t>CHRYSIN</t>
   </si>
   <si>
     <t>IC50=8.19 uM</t>
   </si>
   <si>
     <t>IC50=2.08 ppm</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>IC50=81 uM</t>
   </si>
   <si>
     <t>DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>IC50=75 uM</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>FLAVONE</t>
   </si>
   <si>
     <t>IC50=1.31 uM</t>
   </si>
   <si>
     <t>IC50=0.48 ppm</t>
   </si>
   <si>
     <t>GERANIAL</t>
   </si>
   <si>
     <t>IMPERATORIN</t>
   </si>
   <si>
+    <t>0.7 ppm</t>
+  </si>
+  <si>
     <t>IC50=2.66 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.7 ppm</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>IC50=8.73 uM</t>
   </si>
   <si>
     <t>IC50=3.28 ppm</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>IC50=12 uM</t>
   </si>
   <si>
     <t>IC50=3.37 ppm</t>
   </si>
   <si>
     <t>PIPERINE</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>