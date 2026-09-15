--- v2 (2026-09-13)
+++ v3 (2026-09-15)
@@ -44,114 +44,114 @@
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ACACETIN</t>
   </si>
   <si>
     <t>IC50=7.25 uM</t>
   </si>
   <si>
     <t>IC50=2.06 ppm</t>
   </si>
   <si>
     <t>ALIZARIN-3-METHYLIMINO-DIACETIC-ACID</t>
   </si>
   <si>
     <t>IC50=140 uM</t>
   </si>
   <si>
     <t>54 ppm</t>
   </si>
   <si>
     <t>ANGELICIN</t>
   </si>
   <si>
+    <t>0.34 ppm</t>
+  </si>
+  <si>
     <t>IC50=1.83 uM</t>
   </si>
   <si>
-    <t>0.34 ppm</t>
-[...1 lines deleted...]
-  <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC50=9.52 uM</t>
+  </si>
+  <si>
     <t>IC50=2.57 ppm</t>
   </si>
   <si>
-    <t>IC50=9.52 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>BIS-DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>IC50=103 uM</t>
   </si>
   <si>
     <t>CHRYSIN</t>
   </si>
   <si>
     <t>IC50=8.19 uM</t>
   </si>
   <si>
     <t>IC50=2.08 ppm</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>IC50=81 uM</t>
   </si>
   <si>
     <t>DEMETHOXYCURCUMIN</t>
   </si>
   <si>
     <t>IC50=75 uM</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>FLAVONE</t>
   </si>
   <si>
     <t>IC50=1.31 uM</t>
   </si>
   <si>
     <t>IC50=0.48 ppm</t>
   </si>
   <si>
     <t>GERANIAL</t>
   </si>
   <si>
     <t>IMPERATORIN</t>
   </si>
   <si>
+    <t>IC50=2.66 uM</t>
+  </si>
+  <si>
     <t>0.7 ppm</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=2.66 uM</t>
   </si>
   <si>
     <t>KAEMPFEROL</t>
   </si>
   <si>
     <t>IC50=8.73 uM</t>
   </si>
   <si>
     <t>IC50=3.28 ppm</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>IC50=12 uM</t>
   </si>
   <si>
     <t>IC50=3.37 ppm</t>
   </si>
   <si>
     <t>PIPERINE</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>