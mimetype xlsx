--- v0 (2026-09-19)
+++ v1 (2026-09-20)
@@ -672,54 +672,54 @@
   <si>
     <t>ED50=0.5</t>
   </si>
   <si>
     <t>BAKKENOLIDE-A</t>
   </si>
   <si>
     <t>BALIOSPERMIN</t>
   </si>
   <si>
     <t>BERBAMINE</t>
   </si>
   <si>
     <t>ED50=&gt;10</t>
   </si>
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>BETULIN</t>
   </si>
   <si>
+    <t>600 ppm</t>
+  </si>
+  <si>
     <t>8.6 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>600 ppm</t>
   </si>
   <si>
     <t>BETULINIC-ACID</t>
   </si>
   <si>
     <t>50-100 ppm</t>
   </si>
   <si>
     <t>16.4 uM</t>
   </si>
   <si>
     <t>BORRERINE</t>
   </si>
   <si>
     <t>3-6 ug/ml</t>
   </si>
   <si>
     <t>BORREVERINE</t>
   </si>
   <si>
     <t>BRICKELLIN</t>
   </si>
   <si>
     <t>ED50=&gt;25 ug/ml</t>
   </si>
@@ -4652,57 +4652,57 @@
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>298</v>
       </c>
       <c r="B180" t="s">
         <v>162</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>300</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>300</v>
+      </c>
+      <c r="B182" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>302</v>
       </c>
       <c r="B183" t="s">
         <v>303</v>
       </c>
       <c r="C183" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>304</v>
       </c>
       <c r="B184" t="s">
         <v>305</v>
       </c>
       <c r="C184" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="185" spans="1:3">