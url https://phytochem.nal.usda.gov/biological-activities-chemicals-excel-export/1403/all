--- v1 (2026-09-20)
+++ v2 (2026-10-04)
@@ -507,62 +507,62 @@
   <si>
     <t>ANONAINE</t>
   </si>
   <si>
     <t>Grenand, P., Moretti, C., and Jacquemin, H. 1987. Pharmacopees Traditionnelles en Guyane.  l'ORSTROM, Paris. 569 pp.</t>
   </si>
   <si>
     <t>ANOPTERINE</t>
   </si>
   <si>
     <t>ED50{KB}=0.05 ug/ml</t>
   </si>
   <si>
     <t>ANTHRAGALLOL</t>
   </si>
   <si>
     <t>ANTHRALIN</t>
   </si>
   <si>
     <t>1 ug/mL</t>
   </si>
   <si>
     <t>APIGENIN</t>
   </si>
   <si>
+    <t>IC50=9.5 uM</t>
+  </si>
+  <si>
+    <t>1-50 uM</t>
+  </si>
+  <si>
     <t>IC88=10 ug/ml</t>
   </si>
   <si>
     <t>Planta Medica, 57: A113, 1991.</t>
   </si>
   <si>
-    <t>IC50=9.5 uM</t>
-[...4 lines deleted...]
-  <si>
     <t>ARCTIGENIN</t>
   </si>
   <si>
     <t>ARCTOLIDE</t>
   </si>
   <si>
     <t>ARICINE</t>
   </si>
   <si>
     <t>IC50=&gt;100 ug/ml</t>
   </si>
   <si>
     <t>Nigg, H.N. and Seigler, D.S., eds. 1992. Phytochemical Resources for Medicine and Agriculture. Plenum Press, New York. 445 pp.</t>
   </si>
   <si>
     <t>ARISTOLACTAM-IA</t>
   </si>
   <si>
     <t>ED50=30-32 ug/ml</t>
   </si>
   <si>
     <t>ARISTOLOCHIC-ACID-I</t>
   </si>
   <si>
     <t>ED50=22 ug/ml</t>
@@ -1101,60 +1101,60 @@
   <si>
     <t>CUCURBITACIN-P</t>
   </si>
   <si>
     <t>CUCURBITACIN-Q</t>
   </si>
   <si>
     <t>CUCURBITACIN-TH-I</t>
   </si>
   <si>
     <t>100-700 ppb</t>
   </si>
   <si>
     <t>CULARICINE</t>
   </si>
   <si>
     <t>CULARIDINE</t>
   </si>
   <si>
     <t>CULARINE</t>
   </si>
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
+    <t>0.4-4 mg/ml</t>
+  </si>
+  <si>
+    <t>Iwu, M.M. 1993. Handbook of African Medicinal Plants. CRC Press, Boca Raton, FL 435 pp.</t>
+  </si>
+  <si>
+    <t>IC50=25 uM</t>
+  </si>
+  <si>
     <t>IC50=1 ug/ml</t>
-  </si>
-[...7 lines deleted...]
-    <t>IC50=25 uM</t>
   </si>
   <si>
     <t>CURCUMINOIDS</t>
   </si>
   <si>
     <t>Wichtl, M. 1984. Teedrogen. Ein Handbuch fur Apotheker und Arzte. Wissenschaftliche Verlagsgesellscharft. mbH Stuttgart. 393 pp.</t>
   </si>
   <si>
     <t>CYCLAMIN</t>
   </si>
   <si>
     <t>3-60 ppm</t>
   </si>
   <si>
     <t>CYCLEANINE</t>
   </si>
   <si>
     <t>12 ppm</t>
   </si>
   <si>
     <t>CYNAROPICRIN</t>
   </si>
   <si>
     <t>DAMSIN</t>
   </si>
@@ -3948,67 +3948,67 @@
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>160</v>
       </c>
       <c r="C94" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>161</v>
       </c>
       <c r="B95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>163</v>
       </c>
       <c r="B96" t="s">
         <v>164</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>163</v>
       </c>
       <c r="B97" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>163</v>
       </c>
       <c r="B98" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>169</v>
       </c>
       <c r="C100" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>170</v>
       </c>
       <c r="B101" t="s">
         <v>171</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
@@ -4567,51 +4567,51 @@
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>281</v>
       </c>
       <c r="C169" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>282</v>
       </c>
       <c r="B170" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>284</v>
       </c>
       <c r="B171" t="s">
         <v>285</v>
       </c>
       <c r="C171" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>286</v>
       </c>
       <c r="B172" t="s">
         <v>287</v>
       </c>
       <c r="C172" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>288</v>
       </c>
       <c r="B173" t="s">
         <v>289</v>
       </c>
       <c r="C173" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="174" spans="1:3">
@@ -4652,58 +4652,58 @@
       </c>
       <c r="C178" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>298</v>
       </c>
       <c r="B180" t="s">
         <v>162</v>
       </c>
       <c r="C180" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>300</v>
       </c>
+      <c r="B181" t="s">
+        <v>301</v>
+      </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
         <v>300</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
         <v>302</v>
       </c>
       <c r="B183" t="s">
         <v>303</v>
       </c>
       <c r="C183" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
         <v>304</v>
       </c>
       <c r="B184" t="s">
         <v>305</v>
       </c>
       <c r="C184" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
@@ -5008,59 +5008,59 @@
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>359</v>
       </c>
       <c r="C222" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>360</v>
       </c>
       <c r="C223" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>361</v>
       </c>
       <c r="B224" t="s">
         <v>362</v>
       </c>
+      <c r="C224" t="s">
+        <v>363</v>
+      </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>361</v>
       </c>
       <c r="B225" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="C225" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
         <v>361</v>
       </c>
       <c r="B226" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
         <v>366</v>
       </c>
       <c r="C227" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
         <v>368</v>
       </c>
       <c r="B228" t="s">
         <v>369</v>
@@ -5751,51 +5751,51 @@
         <v>490</v>
       </c>
       <c r="B311" t="s">
         <v>491</v>
       </c>
       <c r="C311" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
         <v>492</v>
       </c>
       <c r="C312" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
         <v>493</v>
       </c>
       <c r="B313" t="s">
         <v>494</v>
       </c>
       <c r="C313" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
         <v>495</v>
       </c>
       <c r="B314" t="s">
         <v>280</v>
       </c>
       <c r="C314" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
         <v>496</v>
       </c>
       <c r="C315" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
         <v>497</v>
       </c>
@@ -5854,51 +5854,51 @@
         <v>506</v>
       </c>
       <c r="B322" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>508</v>
       </c>
       <c r="B323" t="s">
         <v>509</v>
       </c>
       <c r="C323" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>508</v>
       </c>
       <c r="B324" t="s">
         <v>511</v>
       </c>
       <c r="C324" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>512</v>
       </c>
       <c r="B325" t="s">
         <v>194</v>
       </c>
       <c r="C325" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
         <v>513</v>
       </c>
       <c r="B326" t="s">
         <v>514</v>
       </c>
       <c r="C326" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="327" spans="1:3">
@@ -6637,51 +6637,51 @@
       <c r="C420" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
         <v>657</v>
       </c>
       <c r="C421" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
         <v>658</v>
       </c>
       <c r="B422" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
         <v>660</v>
       </c>
       <c r="B423" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
         <v>661</v>
       </c>
       <c r="C424" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
         <v>662</v>
       </c>
       <c r="C425" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
         <v>664</v>
       </c>
       <c r="B426" t="s">
         <v>665</v>
       </c>
@@ -7330,51 +7330,51 @@
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
         <v>802</v>
       </c>
       <c r="B509" t="s">
         <v>803</v>
       </c>
       <c r="C509" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
         <v>802</v>
       </c>
       <c r="B510" t="s">
         <v>805</v>
       </c>
       <c r="C510" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
         <v>806</v>
       </c>
       <c r="B511" t="s">
         <v>807</v>
       </c>
       <c r="C511" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
         <v>808</v>
       </c>
       <c r="B512" t="s">
         <v>809</v>
       </c>
       <c r="C512" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="513" spans="1:3">
@@ -7566,51 +7566,51 @@
       <c r="A535" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
         <v>842</v>
       </c>
       <c r="C536" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
         <v>843</v>
       </c>
       <c r="B537" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>845</v>
       </c>
       <c r="C538" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>846</v>
       </c>
       <c r="B539" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
         <v>848</v>
       </c>
       <c r="C540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
@@ -7813,67 +7813,67 @@
         <v>887</v>
       </c>
       <c r="B565" t="s">
         <v>888</v>
       </c>
       <c r="C565" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
         <v>889</v>
       </c>
       <c r="B566" t="s">
         <v>890</v>
       </c>
       <c r="C566" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
         <v>891</v>
       </c>
       <c r="B567" t="s">
-        <v>847</v>
+        <v>892</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
         <v>891</v>
       </c>
       <c r="B568" t="s">
-        <v>584</v>
+        <v>847</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
         <v>891</v>
       </c>
       <c r="B569" t="s">
-        <v>892</v>
+        <v>584</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
         <v>893</v>
       </c>
       <c r="B570" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
         <v>895</v>
       </c>
       <c r="B571" t="s">
         <v>378</v>
       </c>
       <c r="C571" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
         <v>896</v>
       </c>