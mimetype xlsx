--- v0 (2026-10-04)
+++ v1 (2026-10-06)
@@ -146,56 +146,56 @@
   <si>
     <t>CURCUMIN</t>
   </si>
   <si>
     <t>10-20 uM</t>
   </si>
   <si>
     <t>CYANIDIN-3-O-GLUCOSIDE</t>
   </si>
   <si>
     <t>IC59=100 ug/ml</t>
   </si>
   <si>
     <t>EICOSAPENTAENOIC-ACID</t>
   </si>
   <si>
     <t>1 uM</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>EUGENOL</t>
   </si>
   <si>
+    <t>IC50=129 uM</t>
+  </si>
+  <si>
     <t>IC&gt;97=1,000 uM</t>
   </si>
   <si>
-    <t>IC50=129 uM</t>
-[...1 lines deleted...]
-  <si>
     <t>EVODIAMINE</t>
   </si>
   <si>
     <t>2.5 ug/ml</t>
   </si>
   <si>
     <t>Kang, S. S., Kim, J. S., Son, K. H., Kim, H. P., Chang, H. W. 1999. Cyclooxygenase-2 Inhibitor from Evodia rutaecarpa. Nat. Prod. Sci., 5(2): 65-69.</t>
   </si>
   <si>
     <t>EVODOL</t>
   </si>
   <si>
     <t>FLAVOKAWAIN-B</t>
   </si>
   <si>
     <t>IC16=100 ug/ml</t>
   </si>
   <si>
     <t>HUMULONE</t>
   </si>
   <si>
     <t>Yamamoto, Wang, et al. 2000. Federation of European Biochemical Societies. (per e-mail with Tom Newmark)</t>
   </si>
   <si>
     <t>ISOTHYMONIN</t>
@@ -206,90 +206,90 @@
   <si>
     <t>LAURIC-ACID</t>
   </si>
   <si>
     <t>IC20=100</t>
   </si>
   <si>
     <t>MELATONIN</t>
   </si>
   <si>
     <t>Newmark, T. M. and Schulick, P. 2000. Herbal Cox-2 Inhibition - Nature's Challenge to Arthritis, Cancer &amp; Alzheimer's Disease. Hohm Press, Prescott AZ.</t>
   </si>
   <si>
     <t>MYRICETIN-3-O-BETA-D-GLUCURONIDE</t>
   </si>
   <si>
     <t>IC50=8 uM/</t>
   </si>
   <si>
     <t>Hiermann, A., Schramm, H. W., Laufer, S. 1998. Anti-Inflammatory Activity of Myricetin-3--O-beta-d-glucuronide and Related Compounds. Inflamm. Res., 47(11): 421-427.</t>
   </si>
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
+    <t>IC50=295 uM/</t>
+  </si>
+  <si>
     <t>Ringbom, T., Seguar, L., Noreen, Y., Perera, P., Bohlin, L. 1998. Ursolic Acid from Plantago major, a Selective Inhibitor of Cyclooxygenase-2 Catalyzed Prostaglandin Biosynthesis. J. Nat. Prod., 61(10): 1212-1215.</t>
   </si>
   <si>
-    <t>IC50=295 uM/</t>
-[...1 lines deleted...]
-  <si>
     <t>PARTHENOLIDE</t>
   </si>
   <si>
     <t>PINOSTROBIN</t>
   </si>
   <si>
     <t>IC7=100 ug/ml</t>
   </si>
   <si>
     <t>PTEROSTILBENE</t>
   </si>
   <si>
     <t>IC50=84 uM</t>
   </si>
   <si>
     <t>PUNICIC-ACID</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>RESVERATROL</t>
   </si>
   <si>
+    <t>30 uM/</t>
+  </si>
+  <si>
+    <t>Subbaramaiah, K., Michaluart, P., Chung, W. J., Dannenberg, A. J. 1998. Resveratrol Inhibits the Expression of Cyclooxygenase-2 in Human Mammary and Oral Epithelial Cells. Pharm. Biol. Suppl., 36: 35-43.</t>
+  </si>
+  <si>
+    <t>50 uM/</t>
+  </si>
+  <si>
     <t>&gt;2.5-&gt;22.5 uM</t>
-  </si>
-[...7 lines deleted...]
-    <t>50 uM/</t>
   </si>
   <si>
     <t>ROSMARINIC-ACID</t>
   </si>
   <si>
     <t>IC&gt;58=1,000 uM</t>
   </si>
   <si>
     <t>RUTAECARPINE</t>
   </si>
   <si>
     <t>2.5 ug/ml (strong activity)</t>
   </si>
   <si>
     <t>SALICYLIC-ACID</t>
   </si>
   <si>
     <t>TRANS-RESVERATROL</t>
   </si>
   <si>
     <t>20 uM/</t>
   </si>
   <si>
     <t>Jang, M., Pezzuto, J. M. 1999. Cancer Chemorpreventive Activity of Resveratrol. Drugs Exp. Clin. Res., 25(2/3): 65-77.</t>
   </si>
@@ -942,112 +942,112 @@
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37" t="s">
         <v>61</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="C38" t="s">
+      <c r="B38" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="C40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45" t="s">
         <v>74</v>
       </c>
+      <c r="C45" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C46" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49" t="s">
         <v>81</v>