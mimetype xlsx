--- v0 (2026-09-23)
+++ v1 (2026-10-06)
@@ -507,73 +507,73 @@
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>