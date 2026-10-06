--- v0 (2026-09-23)
+++ v1 (2026-10-06)
@@ -185,54 +185,54 @@
   <si>
     <t>IC29=1.2 mM</t>
   </si>
   <si>
     <t>ISOMENTHONE</t>
   </si>
   <si>
     <t>IC50=1.6 mM</t>
   </si>
   <si>
     <t>ISOPULEGOL</t>
   </si>
   <si>
     <t>IC50=2.0 mM</t>
   </si>
   <si>
     <t>L-CARVONE</t>
   </si>
   <si>
     <t>IC43=164 ug/ml</t>
   </si>
   <si>
     <t>L-LIMONENE</t>
   </si>
   <si>
+    <t>IC27=164 ug/ml</t>
+  </si>
+  <si>
     <t>IC25=1.2 mM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC27=164 ug/ml</t>
   </si>
   <si>
     <t>L-MENTHOL</t>
   </si>
   <si>
     <t>LIMONENE</t>
   </si>
   <si>
     <t>IC22-26=1.2 mM</t>
   </si>
   <si>
     <t>LINALOOL</t>
   </si>
   <si>
     <t>MENTHOL</t>
   </si>
   <si>
     <t>MENTHONE</t>
   </si>
   <si>
     <t>NARINGENIN</t>
   </si>
   <si>
     <t>P-CYMENE</t>
   </si>
@@ -955,59 +955,59 @@
       <c r="A41" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="C46" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48" t="s">
         <v>76</v>
       </c>