--- v0 (2026-09-20)
+++ v1 (2026-09-21)
@@ -35,54 +35,54 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ACETYLSALICYLIC-ACID</t>
   </si>
   <si>
     <t>75 mg/kg orl rat</t>
   </si>
   <si>
     <t>Borchard, R. E., Barnes, C. D., and Eltherton, L. G. 1991. Drug Dosage in Laboratory Animals: A Handbook. (3rd Ed.) The Telford Press, Inc., P. O. Box 287, Caldwell NJ 07006.</t>
   </si>
   <si>
     <t>AMINOPHYLLINE</t>
   </si>
   <si>
+    <t>150 ivn rat</t>
+  </si>
+  <si>
     <t>100 orl rat</t>
-  </si>
-[...1 lines deleted...]
-    <t>150 ivn rat</t>
   </si>
   <si>
     <t>APOMORPHINE</t>
   </si>
   <si>
     <t>1 mg/kg ivn rat</t>
   </si>
   <si>
     <t>ASPIRIN</t>
   </si>
   <si>
     <t>75 mg/kg (orl rat)</t>
   </si>
   <si>
     <t>ASPIRIN (ACETYLSALICYLIC-ACID; NOT NATURAL)</t>
   </si>
   <si>
     <t>BUFOTENINE</t>
   </si>
   <si>
     <t>0.1 ipr rat</t>
   </si>
   <si>
     <t>GABA</t>
   </si>