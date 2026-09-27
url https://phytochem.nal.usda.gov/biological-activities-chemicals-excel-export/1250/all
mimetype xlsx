--- v0 (2026-09-19)
+++ v1 (2026-09-27)
@@ -102,57 +102,57 @@
   <si>
     <t>Newall, C. A., Anderson, L. A. and Phillipson, J. D. 1996. Herbal Medicine - A Guide for Health-care Professionals. The Pharmaceutical Press, London. 296pp.</t>
   </si>
   <si>
     <t>BETA-ASARONE</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
   <si>
     <t>CAFFEIC-ACID</t>
   </si>
   <si>
     <t>2% (diet)</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CATECHIN</t>
   </si>
   <si>
     <t>CATECHOL</t>
   </si>
   <si>
+    <t>0.8% diet</t>
+  </si>
+  <si>
+    <t>Jim Duke's personal files.</t>
+  </si>
+  <si>
     <t>2% diet</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jim Duke's personal files.</t>
   </si>
   <si>
     <t>CIS-ISOASARONE</t>
   </si>
   <si>
     <t>Wichtl, M. 1984. Teedrogen. Ein Handbuch fur Apotheker und Arzte. Wissenschaftliche Verlagsgesellscharft. mbH Stuttgart. 393 pp.</t>
   </si>
   <si>
     <t>CITRAL</t>
   </si>
   <si>
     <t>CLIVORINE</t>
   </si>
   <si>
     <t>COLCHICINE</t>
   </si>
   <si>
     <t>COUMARIN</t>
   </si>
   <si>
     <t>200 mg/kg orl mus</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
@@ -778,59 +778,59 @@
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>29</v>
       </c>
+      <c r="C18" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
@@ -1076,59 +1076,59 @@
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="C60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>85</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>86</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>87</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>