--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -44,108 +44,108 @@
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>(+)-CEPHARANTHINE</t>
   </si>
   <si>
     <t>(+)-PRAERUPTORUM-A</t>
   </si>
   <si>
     <t>(+)-T-CADINOL</t>
   </si>
   <si>
     <t>10 uM rat</t>
   </si>
   <si>
     <t>(+)-TENUIPINE</t>
   </si>
   <si>
     <t>IC50=0.44 uM pig</t>
   </si>
   <si>
     <t>(+)-TETRANDRINE</t>
   </si>
   <si>
+    <t>100 mg/kg</t>
+  </si>
+  <si>
     <t>1-100 uM gpg</t>
   </si>
   <si>
     <t>IC50=0.27-25 uM</t>
   </si>
   <si>
     <t>50 uM hmn, cow</t>
   </si>
   <si>
     <t>30 uM frg (=verapamil)</t>
   </si>
   <si>
     <t>IC50=0.1-10.1 uM pig, rat</t>
   </si>
   <si>
     <t>13-100 uM mus, rat</t>
   </si>
   <si>
     <t>ED50=20 uM</t>
   </si>
   <si>
-    <t>100 mg/kg</t>
-[...1 lines deleted...]
-  <si>
     <t>(-)-CURINE</t>
   </si>
   <si>
     <t>IC50=0.26 uM pig</t>
   </si>
   <si>
     <t>(-)-DAURISOLINE</t>
   </si>
   <si>
+    <t>ith rat</t>
+  </si>
+  <si>
     <t>IC50=28.2 uM/l rbt</t>
   </si>
   <si>
-    <t>ith rat</t>
-[...1 lines deleted...]
-  <si>
     <t>(-)-EMETINE</t>
   </si>
   <si>
     <t>60 uM</t>
   </si>
   <si>
     <t>(-)-EUDESMIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>(-)-STEPHOLIDINE</t>
   </si>
   <si>
+    <t>10 mM/l rat</t>
+  </si>
+  <si>
     <t>3 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>10 mM/l rat</t>
   </si>
   <si>
     <t>(-)-TENUIPINE</t>
   </si>
   <si>
     <t>IC50=0.63 uM pig</t>
   </si>
   <si>
     <t>1-HYDROXY-2-(3'-PENTENYL)-3,7-DIMETHYLBENZOFURAN</t>
   </si>
   <si>
     <t>IC50=20 uM/</t>
   </si>
   <si>
     <t>1-METHOXY-2-(3'-PENTENYL)-3,7-DIMETHYLBENZOFURAN</t>
   </si>
   <si>
     <t>IC50=27.5 uM</t>
   </si>
   <si>
     <t>10,6-HONOKIOL</t>
   </si>
   <si>
     <t>14-ACETOXY-7-BETA-(3'-ETHYL-CROTONOYL-OXY)-NOTONIPETRANONE</t>
   </si>
@@ -2183,51 +2183,51 @@
       <c r="B77" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>119</v>
       </c>
       <c r="B78" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>121</v>
       </c>
       <c r="B79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>121</v>
       </c>
       <c r="B80" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>123</v>
       </c>
       <c r="B81" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>125</v>
       </c>
       <c r="B82" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>126</v>
       </c>
       <c r="B83" t="s">
         <v>127</v>
       </c>
@@ -2513,59 +2513,59 @@
       <c r="B122" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>185</v>
       </c>
       <c r="B123" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>187</v>
       </c>
       <c r="B124" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>188</v>
       </c>
       <c r="B125" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>188</v>
       </c>
       <c r="B126" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>190</v>
       </c>
       <c r="B127" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>191</v>
       </c>
       <c r="B128" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
         <v>192</v>
       </c>
       <c r="B129" t="s">
         <v>193</v>
       </c>
@@ -3048,67 +3048,67 @@
       <c r="A193" t="s">
         <v>285</v>
       </c>
       <c r="B193" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>286</v>
       </c>
       <c r="B194" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>289</v>
       </c>
       <c r="B196" t="s">
-        <v>290</v>
+        <v>122</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>289</v>
       </c>
       <c r="B197" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>289</v>
       </c>
       <c r="B198" t="s">
-        <v>122</v>
+        <v>290</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>292</v>
       </c>
       <c r="B200" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>293</v>
       </c>
       <c r="B201" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
@@ -3444,51 +3444,51 @@
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
         <v>362</v>
       </c>
       <c r="B245" t="s">
         <v>364</v>
       </c>
       <c r="C245" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
         <v>365</v>
       </c>
       <c r="B246" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
         <v>367</v>
       </c>
       <c r="B247" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
         <v>368</v>
       </c>
       <c r="B248" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
         <v>370</v>
       </c>
       <c r="C249" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">