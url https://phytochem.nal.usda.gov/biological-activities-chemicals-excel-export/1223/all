--- v1 (2026-09-26)
+++ v2 (2026-09-28)
@@ -77,54 +77,54 @@
   <si>
     <t>50 uM hmn, cow</t>
   </si>
   <si>
     <t>30 uM frg (=verapamil)</t>
   </si>
   <si>
     <t>IC50=0.1-10.1 uM pig, rat</t>
   </si>
   <si>
     <t>13-100 uM mus, rat</t>
   </si>
   <si>
     <t>ED50=20 uM</t>
   </si>
   <si>
     <t>(-)-CURINE</t>
   </si>
   <si>
     <t>IC50=0.26 uM pig</t>
   </si>
   <si>
     <t>(-)-DAURISOLINE</t>
   </si>
   <si>
+    <t>IC50=28.2 uM/l rbt</t>
+  </si>
+  <si>
     <t>ith rat</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=28.2 uM/l rbt</t>
   </si>
   <si>
     <t>(-)-EMETINE</t>
   </si>
   <si>
     <t>60 uM</t>
   </si>
   <si>
     <t>(-)-EUDESMIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>(-)-STEPHOLIDINE</t>
   </si>
   <si>
     <t>10 mM/l rat</t>
   </si>
   <si>
     <t>3 uM</t>
   </si>
   <si>
     <t>(-)-TENUIPINE</t>
   </si>
@@ -3048,59 +3048,59 @@
       <c r="A193" t="s">
         <v>285</v>
       </c>
       <c r="B193" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>286</v>
       </c>
       <c r="B194" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
         <v>289</v>
       </c>
       <c r="B196" t="s">
-        <v>122</v>
+        <v>223</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>289</v>
       </c>
       <c r="B197" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>289</v>
       </c>
       <c r="B198" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>292</v>
       </c>
       <c r="B200" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">