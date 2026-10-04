--- v2 (2026-09-28)
+++ v3 (2026-10-04)
@@ -44,74 +44,74 @@
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>(+)-CEPHARANTHINE</t>
   </si>
   <si>
     <t>(+)-PRAERUPTORUM-A</t>
   </si>
   <si>
     <t>(+)-T-CADINOL</t>
   </si>
   <si>
     <t>10 uM rat</t>
   </si>
   <si>
     <t>(+)-TENUIPINE</t>
   </si>
   <si>
     <t>IC50=0.44 uM pig</t>
   </si>
   <si>
     <t>(+)-TETRANDRINE</t>
   </si>
   <si>
+    <t>1-100 uM gpg</t>
+  </si>
+  <si>
+    <t>IC50=0.27-25 uM</t>
+  </si>
+  <si>
+    <t>50 uM hmn, cow</t>
+  </si>
+  <si>
+    <t>30 uM frg (=verapamil)</t>
+  </si>
+  <si>
+    <t>IC50=0.1-10.1 uM pig, rat</t>
+  </si>
+  <si>
+    <t>13-100 uM mus, rat</t>
+  </si>
+  <si>
+    <t>ED50=20 uM</t>
+  </si>
+  <si>
     <t>100 mg/kg</t>
   </si>
   <si>
-    <t>1-100 uM gpg</t>
-[...19 lines deleted...]
-  <si>
     <t>(-)-CURINE</t>
   </si>
   <si>
     <t>IC50=0.26 uM pig</t>
   </si>
   <si>
     <t>(-)-DAURISOLINE</t>
   </si>
   <si>
     <t>IC50=28.2 uM/l rbt</t>
   </si>
   <si>
     <t>ith rat</t>
   </si>
   <si>
     <t>(-)-EMETINE</t>
   </si>
   <si>
     <t>60 uM</t>
   </si>
   <si>
     <t>(-)-EUDESMIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
@@ -290,57 +290,57 @@
   <si>
     <t>APIOLE</t>
   </si>
   <si>
     <t>IC50=29.2 uM</t>
   </si>
   <si>
     <t>ARCHANGELICIN</t>
   </si>
   <si>
     <t>IC50=1.2 ug/ml (&gt; verapamil)</t>
   </si>
   <si>
     <t>ARTEMISININ</t>
   </si>
   <si>
     <t>IC50=190 uM gpg</t>
   </si>
   <si>
     <t>ASCORBIC-ACID</t>
   </si>
   <si>
     <t>BERBAMINE</t>
   </si>
   <si>
+    <t>IC50=3 uM</t>
+  </si>
+  <si>
     <t>IC50=200 uM/l</t>
   </si>
   <si>
     <t>IC50=1.2 uM pig</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=3 uM</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>Mills, Simon and Bone, Kerry. 2000. Phytotherapy. Churchill
 Livinston, Edinburgh.</t>
   </si>
   <si>
     <t>BERGAMOTTIN</t>
   </si>
   <si>
     <t>20 ug/ml gpg</t>
   </si>
   <si>
     <t>BERGAPTEN</t>
   </si>
   <si>
     <t>BETA-ASARONE</t>
   </si>
   <si>
     <t>IC50=63.1 uM gpg</t>
   </si>
   <si>
     <t>IC50=63 uM</t>
@@ -2778,51 +2778,51 @@
       <c r="A157" t="s">
         <v>227</v>
       </c>
       <c r="B157" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>230</v>
       </c>
       <c r="B159" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
         <v>231</v>
       </c>
       <c r="B160" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
         <v>232</v>
       </c>
       <c r="B161" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
         <v>234</v>
       </c>
       <c r="B162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
@@ -3014,51 +3014,51 @@
       <c r="B188" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
         <v>279</v>
       </c>
       <c r="B189" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>281</v>
       </c>
       <c r="B190" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>283</v>
       </c>
       <c r="B191" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>285</v>
       </c>
       <c r="B193" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>286</v>
       </c>
       <c r="B194" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">