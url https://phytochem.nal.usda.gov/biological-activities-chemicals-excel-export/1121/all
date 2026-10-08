--- v0 (2026-09-20)
+++ v1 (2026-10-08)
@@ -582,56 +582,56 @@
   <si>
     <t>CYCLAMIN-A</t>
   </si>
   <si>
     <t>D-GLUCOSAMINE</t>
   </si>
   <si>
     <t>DAIDZEIN</t>
   </si>
   <si>
     <t>DAMMARADIENOL</t>
   </si>
   <si>
     <t>DAMMARARNEDIOL-II</t>
   </si>
   <si>
     <t>DAMMARENOLIC-ACID</t>
   </si>
   <si>
     <t>DEOXYARTEMISININ</t>
   </si>
   <si>
     <t>DEOXYPODOPHYLLOTOXIN</t>
   </si>
   <si>
+    <t>MIC=38 nM</t>
+  </si>
+  <si>
     <t>IC50=0.025 uM</t>
   </si>
   <si>
-    <t>MIC=38 nM</t>
-[...1 lines deleted...]
-  <si>
     <t>DESOXYPODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>IC84=1 uM</t>
   </si>
   <si>
     <t>Newall, C. A., Anderson, L. A. and Phillipson, J. D. 1996. Herbal Medicine - A Guide for Health-care Professionals. The Pharmaceutical Press, London. 296pp.</t>
   </si>
   <si>
     <t>DIALLYL-DISULFIDE</t>
   </si>
   <si>
     <t>DIALLYL-TRISULFIDE</t>
   </si>
   <si>
     <t>DIANTHIN-30</t>
   </si>
   <si>
     <t>100 ug/ml</t>
   </si>
   <si>
     <t>DIANTHIN-32</t>
   </si>
   <si>
     <t>DICTAMNINE</t>
@@ -663,54 +663,54 @@
   <si>
     <t>EICHLERIANIC-ACID</t>
   </si>
   <si>
     <t>ELLAGIC-ACID</t>
   </si>
   <si>
     <t>Economic &amp; Medicinal Plant Research, 5: 224.</t>
   </si>
   <si>
     <t>EMETINE</t>
   </si>
   <si>
     <t>EMODIN</t>
   </si>
   <si>
     <t>ED50=1.1 ug/ml</t>
   </si>
   <si>
     <t>EC50=1.1</t>
   </si>
   <si>
     <t>EMODIN-BIANTHRONE</t>
   </si>
   <si>
+    <t>EC50=0.6</t>
+  </si>
+  <si>
     <t>ED50=0.6 ug/ml</t>
-  </si>
-[...1 lines deleted...]
-    <t>EC50=0.6</t>
   </si>
   <si>
     <t>ENT-CLERODANE</t>
   </si>
   <si>
     <t>Jacobson, M., Glossary of Plant-Derived Insect Deterrents, CRC Press, Inc., Boca Raton, FL, 213 p, 1990.</t>
   </si>
   <si>
     <t>EPHEDRINE</t>
   </si>
   <si>
     <t>EPICATECHIN</t>
   </si>
   <si>
     <t>EPICATECHIN-GALLATE-TETRAMER</t>
   </si>
   <si>
     <t>EC50=0.14 ug/ml</t>
   </si>
   <si>
     <t>EPICUBEBOL-GLYCOSIDE</t>
   </si>
   <si>
     <t>EPILUPEOL</t>
   </si>
@@ -3119,59 +3119,59 @@
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>263</v>
       </c>
       <c r="B197" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>267</v>
       </c>
       <c r="B200" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>267</v>
       </c>
       <c r="B201" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>269</v>
       </c>
       <c r="C202" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>270</v>
       </c>
       <c r="B203" t="s">
         <v>271</v>
       </c>
       <c r="C203" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>273</v>
       </c>
@@ -3830,59 +3830,59 @@
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
         <v>384</v>
       </c>
       <c r="C302" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
         <v>387</v>
       </c>
       <c r="B305" t="s">
-        <v>214</v>
+        <v>388</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>387</v>
       </c>
       <c r="B306" t="s">
-        <v>388</v>
+        <v>214</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>389</v>
       </c>
       <c r="C307" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>391</v>
       </c>
       <c r="B308" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>393</v>
       </c>
       <c r="B309" t="s">
         <v>394</v>
       </c>