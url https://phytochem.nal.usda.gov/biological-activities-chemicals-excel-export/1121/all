--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -3119,59 +3119,59 @@
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
         <v>263</v>
       </c>
       <c r="B197" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
         <v>267</v>
       </c>
       <c r="B200" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
         <v>267</v>
       </c>
       <c r="B201" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
         <v>269</v>
       </c>
       <c r="C202" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>270</v>
       </c>
       <c r="B203" t="s">
         <v>271</v>
       </c>
       <c r="C203" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>273</v>
       </c>