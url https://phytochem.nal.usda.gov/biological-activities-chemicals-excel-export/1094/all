--- v0 (2026-09-25)
+++ v1 (2026-10-05)
@@ -222,57 +222,57 @@
   <si>
     <t>BERBERASTINE</t>
   </si>
   <si>
     <t>BERBERINE</t>
   </si>
   <si>
     <t>BERGENIN</t>
   </si>
   <si>
     <t>ED=32-64 mg/kg</t>
   </si>
   <si>
     <t>BETA-AMYRIN</t>
   </si>
   <si>
     <t>BETA-BISABOLENE</t>
   </si>
   <si>
     <t>IC57=100 mg/kg</t>
   </si>
   <si>
     <t>BETA-CAROTENE</t>
   </si>
   <si>
+    <t>12 mg 3x/day/man/orl</t>
+  </si>
+  <si>
+    <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
+  </si>
+  <si>
     <t>15,000-25,000 IU/day</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>BETA-EUDESMOL</t>
   </si>
   <si>
     <t>BETA-SESQUIPHELLANDRENE</t>
   </si>
   <si>
     <t>IC40=50 mg/kg</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>BUPLUERAN-2IIC</t>
   </si>
   <si>
     <t>CAPSAICIN</t>
   </si>
   <si>
     <t>CARBENOXOLONE</t>
   </si>
   <si>
     <t>CARNOSINE</t>
   </si>
@@ -1383,123 +1383,123 @@
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44" t="s">
         <v>67</v>
       </c>
       <c r="C44" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45" t="s">
         <v>69</v>
       </c>
+      <c r="C45" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48" t="s">
         <v>74</v>
       </c>
       <c r="C48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="C49" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="C54" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55" t="s">
         <v>83</v>
       </c>
       <c r="C55" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="C57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="C58" t="s">
         <v>88</v>
       </c>
@@ -1585,125 +1585,125 @@
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>105</v>
       </c>
       <c r="B72" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>109</v>
       </c>
       <c r="C75" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>110</v>
       </c>
       <c r="C76" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>114</v>
       </c>
       <c r="C79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>115</v>
       </c>
       <c r="C80" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>117</v>
       </c>
       <c r="B82" t="s">
         <v>118</v>
       </c>
       <c r="C82" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>119</v>
       </c>
       <c r="C83" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>120</v>
       </c>
       <c r="C84" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>121</v>
       </c>
       <c r="C85" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>122</v>
       </c>
       <c r="C86" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>124</v>
       </c>
       <c r="C87" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>126</v>
       </c>
       <c r="C88" t="s">
         <v>58</v>
       </c>