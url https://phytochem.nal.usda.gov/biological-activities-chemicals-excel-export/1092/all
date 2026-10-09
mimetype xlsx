--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -98,57 +98,57 @@
   <si>
     <t>CARVACROL</t>
   </si>
   <si>
     <t>Newall, C. A., Anderson, L. A. and Phillipson, J. D. 1996. Herbal Medicine - A Guide for Health-care Professionals. The Pharmaceutical Press, London. 296pp.</t>
   </si>
   <si>
     <t>CHELERYTHRINE</t>
   </si>
   <si>
     <t>Williamson, E. M. and Evans, F. J., Potter's New Cyclopaedia of Botanical Drugs and Preparations, Revised Ed., Saffron Walden, the C. W. Daniel Co., Ltd., Essex UK, 362 pp, 1988, reprint 1989.</t>
   </si>
   <si>
     <t>CHELIDONINE</t>
   </si>
   <si>
     <t>CHIKUSETSUSAPONIN</t>
   </si>
   <si>
     <t>Wagner &amp; Wolff, eds. 1977. New Natural Products (RS164. I56. 176)</t>
   </si>
   <si>
     <t>CODEINE</t>
   </si>
   <si>
+    <t>42 mg kg orl gpg</t>
+  </si>
+  <si>
+    <t>Borchard, R. E., Barnes, C. D., and Eltherton, L. G. 1991. Drug Dosage in Laboratory Animals: A Handbook. (3rd Ed.) The Telford Press, Inc., P. O. Box 287, Caldwell NJ 07006.</t>
+  </si>
+  <si>
     <t>2.2 mg/kg orl dog</t>
-  </si>
-[...4 lines deleted...]
-    <t>42 mg kg orl gpg</t>
   </si>
   <si>
     <t>EPHEDRINE</t>
   </si>
   <si>
     <t>0.01 mg/kg</t>
   </si>
   <si>
     <t>Schulz, V,  Hansel, R and Tyler, VE. 1998. Rational Phytotherapy - A Physician's Guide to Herbal Medicine. 3rd ed. 1st English Edition. Translated by Terry C. Telger. Springer Verlag, Heidelberg. 306 pp.</t>
   </si>
   <si>
     <t>EUCALYPTOL</t>
   </si>
   <si>
     <t>FARREROL</t>
   </si>
   <si>
     <t>GERMACRONE</t>
   </si>
   <si>
     <t>GLAUCINE</t>
   </si>
   <si>
     <t>Martindale's 29th</t>
   </si>