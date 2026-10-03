--- v0 (2026-09-23)
+++ v1 (2026-10-03)
@@ -191,60 +191,60 @@
   <si>
     <t>OLEANOLIC-ACID</t>
   </si>
   <si>
     <t>Chiang, L. C., Chiang, W., Chang, M. Y., Ng, L. T., Lin, C. C. 2003. Antileukemic activity of selected natural products in Taiwan. Am J Chin Med, 31(1):37-46.</t>
   </si>
   <si>
     <t>PERILLYL-ALCOHOL</t>
   </si>
   <si>
     <t>PODOPHYLLOTOXIN</t>
   </si>
   <si>
     <t>ED50=0.041 ug/ml</t>
   </si>
   <si>
     <t>QUERCETIN</t>
   </si>
   <si>
     <t>S-ALLYLMERCAPTOCYSTEINE</t>
   </si>
   <si>
     <t>SELENIUM</t>
   </si>
   <si>
+    <t>333.6 ug/day</t>
+  </si>
+  <si>
     <t>0.8 mg/kg scu mus</t>
   </si>
   <si>
     <t>150 ug/kg diet rat</t>
   </si>
   <si>
     <t>230 ug/kg orl rat</t>
-  </si>
-[...1 lines deleted...]
-    <t>333.6 ug/day</t>
   </si>
   <si>
     <t>TAXOL</t>
   </si>
   <si>
     <t>TESTOSTERONE</t>
   </si>
   <si>
     <t>1,500 mg</t>
   </si>
   <si>
     <t>Martindale's 28th</t>
   </si>
   <si>
     <t>TOCOPHEROL</t>
   </si>
   <si>
     <t>IC50=125 ug/ml</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
   </si>
   <si>
     <t>100-250 uM</t>