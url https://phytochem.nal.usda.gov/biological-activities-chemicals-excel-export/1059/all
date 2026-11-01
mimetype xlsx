--- v0 (2026-09-20)
+++ v1 (2026-11-01)
@@ -1401,54 +1401,54 @@
   <si>
     <t>HOMOHARRINGTONINE</t>
   </si>
   <si>
     <t>Vlietinck, A.J. and Dommisse, R.A. eds. 1985. Advances in Medicinal Plant Research. Wiss. Verlag. Stuttgart.</t>
   </si>
   <si>
     <t>HUANGSHANINE</t>
   </si>
   <si>
     <t>HUMULONE</t>
   </si>
   <si>
     <t>1 mg mus</t>
   </si>
   <si>
     <t>HYDROQUINONE</t>
   </si>
   <si>
     <t>HYDROXYTOLUENE</t>
   </si>
   <si>
     <t>HYDROXYVERNOLIDE</t>
   </si>
   <si>
+    <t>IC50(L-1210)=1.25</t>
+  </si>
+  <si>
     <t>IC50(P-388)=0.92</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50(L-1210)=1.25</t>
   </si>
   <si>
     <t>HYMENOFLORIN</t>
   </si>
   <si>
     <t>INCANUMINE</t>
   </si>
   <si>
     <t>INDICINE</t>
   </si>
   <si>
     <t>INDOLE-3-ACETONITRILE</t>
   </si>
   <si>
     <t>INDOLE-3-CARBINOL</t>
   </si>
   <si>
     <t>INGENOL-3,20-DIBENZOATE</t>
   </si>
   <si>
     <t>INGENOL-3-DELTA-2,4,6,8,10-PENTENE-TETRADECANOATE</t>
   </si>
   <si>
     <t>INGENOL-3-DODECANOATE</t>
   </si>