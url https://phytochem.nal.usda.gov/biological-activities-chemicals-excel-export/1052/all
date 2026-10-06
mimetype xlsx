--- v0 (2026-09-18)
+++ v1 (2026-10-06)
@@ -36,61 +36,61 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Chemical Name</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>ALLICIN</t>
   </si>
   <si>
     <t>0.05-0.1 mg/kg orl hmn</t>
   </si>
   <si>
     <t>LAWSON in Koch, H. P. and Lawson, L. D., eds. 1996. Garlic- The
 Science and therapeutic application of Allium sativum L. and related species. Williams &amp; Wilkins, Baltimore. 329 pp.</t>
   </si>
   <si>
     <t>CHROMIUM</t>
   </si>
   <si>
-    <t>20 ug/day</t>
-[...4 lines deleted...]
-  <si>
     <t>200-1,000 ug</t>
   </si>
   <si>
     <t>Challem, J., Berkson, Burt, and Smith, Melissa Dianne. 2000.
 Syndrome X - The complete nutritional program to prevent and reservse insulin resistance. John Wiley &amp; Sons, New York. 272 pp. $24.95</t>
+  </si>
+  <si>
+    <t>20 ug/day</t>
+  </si>
+  <si>
+    <t>Werbach, M. 1993. Healing with Food. Harper Collins, New York, 443 pp.</t>
   </si>
   <si>
     <t>HESPERIDIN</t>
   </si>
   <si>
     <t>ZINC</t>
   </si>
   <si>
     <t>30 mg/day</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -485,51 +485,51 @@
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>