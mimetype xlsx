--- v0 (2026-09-28)
+++ v1 (2026-10-04)
@@ -56,54 +56,54 @@
   <si>
     <t>AJOENE</t>
   </si>
   <si>
     <t>ALLIIN</t>
   </si>
   <si>
     <t>Jeffery B. Harborne and H. Baxter, eds. 1983. Phytochemical Dictionary. A Handbook of Bioactive Compounds from Plants. Taylor &amp; Frost, London. 791 pp.</t>
   </si>
   <si>
     <t>ANACARDIC-ACID</t>
   </si>
   <si>
     <t>Newall, C. A., Anderson, L. A. and Phillipson, J. D. 1996. Herbal Medicine - A Guide for Health-care Professionals. The Pharmaceutical Press, London. 296pp.</t>
   </si>
   <si>
     <t>ANEMARRHENASAPONIN-I</t>
   </si>
   <si>
     <t>ANEMARRHENASAPONIN-IA</t>
   </si>
   <si>
     <t>BAICALEIN</t>
   </si>
   <si>
+    <t>IC50=3.7 uM</t>
+  </si>
+  <si>
     <t>IC50=3.5-8.6 uM</t>
-  </si>
-[...1 lines deleted...]
-    <t>IC50=3.7 uM</t>
   </si>
   <si>
     <t>BAICALIN</t>
   </si>
   <si>
     <t>0.1-1 mM</t>
   </si>
   <si>
     <t>BILOBOL</t>
   </si>
   <si>
     <t>BREVISCAPIN</t>
   </si>
   <si>
     <t>BROMELAIN</t>
   </si>
   <si>
     <t>60-800 mg</t>
   </si>
   <si>
     <t>Pizzorno, J.E. and Murray, M.T. 1985. A Textbook of Natural Medicine. John Bastyr College Publications, Seattle, Washington (Looseleaf).</t>
   </si>
   <si>
     <t>CARDANOL</t>
   </si>